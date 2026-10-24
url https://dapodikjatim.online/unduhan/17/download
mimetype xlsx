--- v0 (2026-09-09)
+++ v1 (2026-10-24)
@@ -1,111 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\DATA 2026\Dapo\Format\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6051288-DD16-4E97-B5EE-93F7B99A3BCA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C6E5AA75-AC24-49D1-8915-4C883765D280}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{46136EDD-9BA3-4D86-9D95-601594CEDB22}"/>
   </bookViews>
   <sheets>
     <sheet name="NPSN" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="ada">[1]REF!$F$31:$F$32</definedName>
     <definedName name="agama">[1]REF!$F$3:$F$10</definedName>
     <definedName name="aktif">[1]REF!$F$34:$F$35</definedName>
     <definedName name="induk">[1]REF!$Q$3:$Q$4</definedName>
     <definedName name="jenis_ptk">[1]REF!$J$3:$J$35</definedName>
     <definedName name="jenjang">[1]REF!$F$17:$F$23</definedName>
     <definedName name="kawin">[1]REF!$D$3:$D$5</definedName>
     <definedName name="kelamin">[1]REF!$A$3:$A$4</definedName>
     <definedName name="kepegawaian">[1]REF!$H$3:$H$15</definedName>
     <definedName name="khusus">[1]REF!$H$17:$H$33</definedName>
     <definedName name="lembaga_pengangkat">[1]REF!$L$3:$L$9</definedName>
     <definedName name="lisensi_KS">[1]REF!$P$3:$P$4</definedName>
     <definedName name="milik">[1]REF!$F$25:$F$28</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">NPSN!$A$1:$Y$20</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">NPSN!$A$1:$Z$20</definedName>
     <definedName name="sekolah" localSheetId="0">#REF!</definedName>
     <definedName name="sekolah">#REF!</definedName>
     <definedName name="SK">#REF!</definedName>
     <definedName name="status">[1]REF!$F$14:$F$15</definedName>
     <definedName name="sumber_gaji">[1]REF!$N$3:$N$9</definedName>
     <definedName name="TABEL2">[2]!Table1[[KAB_SEKOLAH]:[NPSN2]]</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="60">
   <si>
     <t>Form Layanan NPSN</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>NAMA SEKOLAH</t>
   </si>
   <si>
     <t>KABUPATEN</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
     <t>DESA</t>
   </si>
   <si>
     <t>ALAMAT</t>
   </si>
   <si>
     <t>JENJANG</t>
   </si>
   <si>
@@ -235,50 +235,56 @@
     <t>-- Foto Papan Nama</t>
   </si>
   <si>
     <t>RT</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>001</t>
   </si>
   <si>
     <t>003</t>
   </si>
   <si>
     <t>NAMA YAYASAN</t>
   </si>
   <si>
     <t>YAYASAN ABDUL GHAFUR</t>
   </si>
   <si>
     <t xml:space="preserve">-- SK Pendirian </t>
   </si>
   <si>
     <t>-- File Asli, Maksimal 1MB</t>
+  </si>
+  <si>
+    <t>KODE</t>
+  </si>
+  <si>
+    <t>POS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1258,373 +1264,385 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21B33C4E-6959-4EBC-BC61-9BA55F0CEA63}">
-  <dimension ref="A1:Y16"/>
+  <dimension ref="A1:Z16"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D17" sqref="D17"/>
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="45" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="21.44140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="36.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8" style="2" customWidth="1"/>
     <col min="8" max="8" width="8.6640625" style="2" customWidth="1"/>
-    <col min="9" max="11" width="26.6640625" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="26" max="16384" width="8.88671875" style="2"/>
+    <col min="9" max="9" width="10.109375" style="2" customWidth="1"/>
+    <col min="10" max="12" width="26.6640625" style="2" customWidth="1"/>
+    <col min="13" max="13" width="31.21875" style="2" customWidth="1"/>
+    <col min="14" max="15" width="26.6640625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="28.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="17" max="24" width="26.6640625" style="2" customWidth="1"/>
+    <col min="25" max="25" width="28" style="2" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="26.6640625" style="2" customWidth="1"/>
+    <col min="27" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="20.399999999999999" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:26" ht="20.399999999999999" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
     </row>
-    <row r="3" spans="1:25" s="5" customFormat="1" ht="34.799999999999997" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:26" s="5" customFormat="1" ht="34.799999999999997" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="I3" s="4" t="s">
+      <c r="I3" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="J3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="4" t="s">
+      <c r="K3" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="3" t="s">
+      <c r="M3" s="3" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="N3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="O3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="P3" s="3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="Q3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="R3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="S3" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="S3" s="3" t="s">
+      <c r="T3" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="T3" s="3" t="s">
+      <c r="U3" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="U3" s="3" t="s">
+      <c r="V3" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="V3" s="4" t="s">
+      <c r="W3" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="W3" s="4" t="s">
+      <c r="X3" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="X3" s="4" t="s">
+      <c r="Y3" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="Y3" s="3" t="s">
+      <c r="Z3" s="3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:25" s="5" customFormat="1" ht="52.2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:26" s="5" customFormat="1" ht="52.2" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="6"/>
       <c r="F4" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="7"/>
-      <c r="I4" s="8" t="s">
+      <c r="I4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="J4" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="J4" s="8" t="s">
+      <c r="K4" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="K4" s="8"/>
-[...1 lines deleted...]
-      <c r="M4" s="6" t="s">
+      <c r="L4" s="8"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="N4" s="6" t="s">
+      <c r="O4" s="6" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="P4" s="6" t="s">
         <v>24</v>
       </c>
       <c r="Q4" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="R4" s="6" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="S4" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="T4" s="6"/>
+      <c r="T4" s="6" t="s">
+        <v>26</v>
+      </c>
       <c r="U4" s="6"/>
-      <c r="V4" s="8" t="s">
+      <c r="V4" s="6"/>
+      <c r="W4" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="W4" s="8" t="s">
+      <c r="X4" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="X4" s="8" t="s">
+      <c r="Y4" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="Y4" s="6"/>
+      <c r="Z4" s="6"/>
     </row>
-    <row r="5" spans="1:25" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:26" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="9">
         <v>1</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>52</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I5" s="11" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="J5" s="11" t="s">
+      <c r="K5" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="K5" s="11" t="s">
+      <c r="L5" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="12" t="s">
+      <c r="M5" s="12" t="s">
         <v>55</v>
       </c>
-      <c r="M5" s="12">
+      <c r="N5" s="12">
         <v>5954</v>
       </c>
-      <c r="N5" s="10">
+      <c r="O5" s="10">
         <v>0</v>
       </c>
-      <c r="O5" s="10" t="s">
+      <c r="P5" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="P5" s="13" t="s">
+      <c r="Q5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="Q5" s="13" t="s">
+      <c r="R5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="R5" s="10" t="s">
+      <c r="S5" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="S5" s="13" t="s">
+      <c r="T5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="T5" s="14" t="s">
+      <c r="U5" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="U5" s="14" t="s">
+      <c r="V5" s="14" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="W5" s="11" t="s">
         <v>44</v>
       </c>
       <c r="X5" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="Y5" s="10" t="s">
+      <c r="Y5" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="Z5" s="10" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="6" spans="1:25" s="15" customFormat="1" ht="15" x14ac:dyDescent="0.3"/>
-    <row r="7" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:26" s="15" customFormat="1" ht="15" x14ac:dyDescent="0.3"/>
+    <row r="7" spans="1:26" ht="15" x14ac:dyDescent="0.25">
       <c r="B7" s="16"/>
       <c r="F7" s="16"/>
       <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
     </row>
-    <row r="8" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:26" ht="15" x14ac:dyDescent="0.25">
       <c r="B8" s="16"/>
       <c r="F8" s="16"/>
       <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
     </row>
-    <row r="9" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:26" ht="15" x14ac:dyDescent="0.25">
       <c r="B9" s="16"/>
       <c r="F9" s="16"/>
       <c r="H9" s="16"/>
+      <c r="I9" s="16"/>
     </row>
-    <row r="10" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:26" ht="15" x14ac:dyDescent="0.25">
       <c r="B10" s="16" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="11" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:26" ht="15" x14ac:dyDescent="0.25">
       <c r="B11" s="17" t="s">
         <v>56</v>
       </c>
-      <c r="T11" s="18"/>
+      <c r="U11" s="18"/>
     </row>
-    <row r="12" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:26" ht="15" x14ac:dyDescent="0.25">
       <c r="B12" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="T12" s="18"/>
+      <c r="U12" s="18"/>
     </row>
-    <row r="13" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:26" ht="15" x14ac:dyDescent="0.25">
       <c r="B13" s="17" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="14" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:26" ht="15" x14ac:dyDescent="0.25">
       <c r="B14" s="17" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="16" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:26" ht="15" x14ac:dyDescent="0.25">
       <c r="B16" s="17" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="4">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="V5:X5" xr:uid="{CDBD22C5-E7E3-4F34-84CF-8DCA5044BC69}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="W5:Y5" xr:uid="{CDBD22C5-E7E3-4F34-84CF-8DCA5044BC69}">
       <formula1>ada</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K5" xr:uid="{E8DB1274-FED2-45D9-9FAF-FD56DC9B1E38}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L5" xr:uid="{E8DB1274-FED2-45D9-9FAF-FD56DC9B1E38}">
       <formula1>milik</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J5" xr:uid="{90C5265B-8727-4F41-940B-9BA2E26FFA80}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K5" xr:uid="{90C5265B-8727-4F41-940B-9BA2E26FFA80}">
       <formula1>status</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I5" xr:uid="{9BB2AA28-958E-4D72-9DED-AD15D8C96A08}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J5" xr:uid="{9BB2AA28-958E-4D72-9DED-AD15D8C96A08}">
       <formula1>jenjang</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.31496062992125984" right="0" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="5" scale="50" orientation="landscape" horizontalDpi="4294967293" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>